--- v0 (2026-08-01)
+++ v1 (2026-10-31)
@@ -1,1158 +1,2201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00AC4577" w:rsidRPr="00AC4577" w:rsidRDefault="00AC4577" w:rsidP="00AC4577">
-[...351 lines deleted...]
-      </w:pPr>
+    <w:p>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00AC4577">
-[...162 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4698365</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-321945</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="9525" cy="7562850"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Přímá spojnice 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9525" cy="7562850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line id="Přímá spojnice 14" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;flip:x;margin-left:369.95pt;margin-top:-25.35pt;height:595.5pt;width:0.75pt;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAFA+79NwAAAAM&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PwU7DMBBE70j8g7VI3Fo7NJA2xKkQEkgVzYG0B7i58eIE&#10;4nUUu234e8wJjqt5mnlbrCfbsxOOvnMkIZkLYEiN0x0ZCfvd02wJzAdFWvWOUMI3eliXlxeFyrU7&#10;0yue6mBYLCGfKwltCEPOuW9atMrP3YAUsw83WhXiORquR3WO5bbnN0Lccas6igutGvCxxearPloJ&#10;U9Vs0NTbB1vtX96az+dqY96DlNdXibgHFnAKfzD86kd1KKPTwR1Je9ZLyBarVUQlzG5FBiwSWZqk&#10;wA4RTVKxAF4W/P8T5Q9QSwMEFAAAAAgAh07iQN0jthrxAQAAwgMAAA4AAABkcnMvZTJvRG9jLnht&#10;bK1TzY7TMBC+I/EOlu802UJKN2q60m60cEBQCfYBXMdOjPwnj7dpH4UjD8BTrHgvxk4oy3LZAzlE&#10;9sz4G3/ffN5cHY0mBxFAOdvQi0VJibDcdcr2Db37cvtqTQlEZjumnRUNPQmgV9uXLzajr8XSDU53&#10;IhAEsVCPvqFDjL4uCuCDMAwWzguLSemCYRG3oS+6wEZEN7pYluWqGF3ofHBcAGC0nZJ0RgzPAXRS&#10;Ki5ax++NsHFCDUKziJRgUB7oNt9WSsHjJylBRKIbikxj/mMTXO/Tv9huWN0H5gfF5yuw51zhCSfD&#10;lMWmZ6iWRUbug/oHyigeHDgZF9yZYiKSFUEWF+UTbT4PzIvMBaUGfxYd/h8s/3jYBaI6dMIbSiwz&#10;OPHdz28PP8zDdwLefbWoNMEcCjV6qLH+xu7CvAO/C4n1UQZDpFb+PeJkHZAZOWaZT2eZxTESjsHL&#10;allRwjHxtlot11WeQjGhJDQfIL4TzpC0aKhWNonAanb4ABE7Y+nvkhS27lZpnQepLRkbunqNkIQz&#10;NKdEU+DSeCQItqeE6R5dz2PIiOC06tLphAOh39/oQA4MvVJdX163VWKN3f4qS61bBsNUl1OTi4yK&#10;+DC0Mg1dl+mbT2uLIEm7Sa202rvulEXMcRxtbjPbMHnn8T6f/vP0tr8AUEsDBAoAAAAAAIdO4kAA&#10;AAAAAAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMv&#10;LnJlbHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZ&#10;FrUiS6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZis&#10;dFQwt81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO&#10;7sg24Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJA&#10;fublIPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemC&#10;tEtAqBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQy&#10;MDjCSh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtk&#10;XTbYwucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8T&#10;rEHxCiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsB&#10;AhQAFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAZgQAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAABIAwAAX3JlbHMv&#10;UEsBAhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAbAMAAF9yZWxzLy5yZWxz&#10;UEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAU&#10;AAAACACHTuJAFA+79NwAAAAMAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsB&#10;AhQAFAAAAAgAh07iQN0jthrxAQAAwgMAAA4AAAAAAAAAAQAgAAAAKwEAAGRycy9lMm9Eb2MueG1s&#10;UEsFBgAAAAAGAAYAWQEAAI4FAAAAAA==&#10;">
+                <v:fill on="f" focussize="0,0"/>
+                <v:stroke weight="0.5pt" color="#5B9BD5 [3204]" miterlimit="8" joinstyle="miter"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uvolňovací list žáka ze školní družiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jméno dítěte……………………………………    Třída………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Datum odchodu………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Čas odchodu………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Způsob odchodu………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (vyplňte: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sám</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>v doprovodu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koho)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Slouží k uvolnění žáka ze ŠD v odlišný čas nebo jinou osobou, než je uvedeno rodiči v přihlášce do ŠD. Z důvodů zvýšené bezpečnosti propustí vychovatelé žáka při změně odchodu pouze po odevzdání tohoto formuláře vyplněného rodiči.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jsem si vědom všech právních důsledků, které z tohoto mého rozhodnutí vyplývají.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      podpis zákonného zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-216535</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>116205</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="9810750" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name="Přímá spojnice 13"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9810750" cy="9525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line id="Přímá spojnice 13" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;flip:y;margin-left:-17.05pt;margin-top:9.15pt;height:0.75pt;width:772.5pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJA89X16toAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PwU7DMAyG70i8Q2QkbltSBqjrmk4ICaQJeqDswG5ZYtJC&#10;k1RNtpW3xzvBzdb/6ffncj25nh1xjF3wErK5AIZeB9N5K2H7/jTLgcWkvFF98CjhByOsq8uLUhUm&#10;nPwbHptkGZX4WCgJbUpDwXnULToV52FAT9lnGJ1KtI6Wm1GdqNz1/EaIe+5U5+lCqwZ8bFF/Nwcn&#10;Yar1Bm3z+uDq7cuH/nquN3aXpLy+ysQKWMIp/cFw1id1qMhpHw7eRNZLmC1uM0IpyBfAzsBdJpbA&#10;9jQtc+BVyf+/UP0CUEsDBBQAAAAIAIdO4kDQMYt67QEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWyt&#10;U0tu2zAQ3RfoHQjua8kOnNqC5QCJkG6K1kDT7mmKlFjwBw5j2UfpsgfoKYLeq0NKcZtkk0W1EMiZ&#10;4Zt5j4+bq6PR5CACKGdrOp+VlAjLXatsV9Ovd7fvVpRAZLZl2llR05MAerV9+2Yz+EosXO90KwJB&#10;EAvV4Gvax+irogDeC8Ng5rywmJQuGBZxG7qiDWxAdKOLRVleFoMLrQ+OCwCMNmOSTojhNYBOSsVF&#10;4/i9ETaOqEFoFpES9MoD3eZppRQ8fpYSRCS6psg05j82wfU+/YvthlVdYL5XfBqBvWaEZ5wMUxab&#10;nqEaFhm5D+oFlFE8OHAyzrgzxUgkK4Is5uUzbb70zIvMBaUGfxYd/h8s/3TYBaJadMIFJZYZvPHd&#10;7x8Pv8zDTwLefbeoNMEcCjV4qLD+xu7CtAO/C4n1UQZDpFb+G+JkHZAZOWaZT2eZxTESjsH1al6+&#10;X+INcMytl4tlAi9GlITmA8QPwhmSFjXVyiYRWMUOHyGOpY8lKWzdrdIa46zSlgw1vbzI4AzNKdEU&#10;2Md4JAi2o4TpDl3PY8iI4LRq0+l0GEK3v9GBHBh6ZXm9vm4eB3tSllo3DPqxLqdGFxkV8WFoZWq6&#10;KtM30dIW2SXtRrXSau/aUxYxx/FqM//Jhsk7/+7z6b9Pb/sHUEsDBAoAAAAAAIdO4kAAAAAAAAAA&#10;AAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOl&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5&#10;RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcA&#10;AADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxg&#10;ZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R&#10;5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQ&#10;xfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+&#10;w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAA&#10;AAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAYAQAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAABCAwAAX3JlbHMvUEsBAhQA&#10;FAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAZgMAAF9yZWxzLy5yZWxzUEsBAhQA&#10;CgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACH&#10;TuJA89X16toAAAAKAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAA&#10;AAgAh07iQNAxi3rtAQAAwgMAAA4AAAAAAAAAAQAgAAAAKQEAAGRycy9lMm9Eb2MueG1sUEsFBgAA&#10;AAAGAAYAWQEAAIgFAAAAAA==&#10;">
+                <v:fill on="f" focussize="0,0"/>
+                <v:stroke weight="0.5pt" color="#5B9BD5 [3204]" miterlimit="8" joinstyle="miter"/>
+                <v:imagedata o:title=""/>
+                <o:lock v:ext="edit" aspectratio="f"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uvolňovací list žáka ze školní družiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jméno dítěte……………………………………    Třída………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Datum odchodu………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Čas odchodu………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Způsob odchodu………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (vyplňte: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sám</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>v doprovodu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koho)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Slouží k uvolnění žáka ze ŠD v odlišný čas nebo jinou osobou, než je uvedeno rodiči v přihlášce do ŠD. Z důvodů zvýšené bezpečnosti propustí vychovatelé žáka při změně odchodu pouze po odevzdání tohoto formuláře vyplněného rodiči.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jsem si vědom všech právních důsledků, které z tohoto mého rozhodnutí vyplývají.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      podpis zákonného zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uvolňovací list žáka ze školní družiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jméno dítěte……………………………………    Třída………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Datum odchodu………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Čas odchodu………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Způsob odchodu………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (vyplňte: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sám</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>v doprovodu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koho)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Slouží k uvolnění žáka ze ŠD v odlišný čas nebo jinou osobou, než je uvedeno rodiči v přihlášce do ŠD. Z důvodů zvýšené bezpečnosti propustí vychovatelé žáka při změně odchodu pouze po odevzdání tohoto formuláře vyplněného rodiči.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jsem si vědom všech právních důsledků, které z tohoto mého rozhodnutí vyplývají.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      podpis zákonného zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uvolňovací list žáka ze školní družiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jméno dítěte……………………………………    Třída………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Datum odchodu………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Čas odchodu………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Způsob odchodu………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (vyplňte: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sám</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>v doprovodu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koho)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Slouží k uvolnění žáka ze ŠD v odlišný čas nebo jinou osobou, než je uvedeno rodiči v přihlášce do ŠD. Z důvodů zvýšené bezpečnosti propustí vychovatelé žáka při změně odchodu pouze po odevzdání tohoto formuláře vyplněného rodiči.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jsem si vědom všech právních důsledků, které z tohoto mého rozhodnutí vyplývají.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2895"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      podpis zákonného zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708" w:num="2"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AC4577"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AC4577"/>
+    <w:rsidRoot w:val="000F0A3D"/>
+    <w:rsid w:val="00070B0B"/>
+    <w:rsid w:val="000D618F"/>
+    <w:rsid w:val="000F0A3D"/>
+    <w:rsid w:val="001B366B"/>
+    <w:rsid w:val="00204043"/>
+    <w:rsid w:val="00247882"/>
+    <w:rsid w:val="00380AB2"/>
+    <w:rsid w:val="00383B14"/>
+    <w:rsid w:val="00645178"/>
+    <w:rsid w:val="006E5805"/>
+    <w:rsid w:val="007F2688"/>
+    <w:rsid w:val="00870DBB"/>
+    <w:rsid w:val="00A3606C"/>
+    <w:rsid w:val="00AB2F02"/>
+    <w:rsid w:val="00AC77F0"/>
+    <w:rsid w:val="00C858A8"/>
+    <w:rsid w:val="00C86BF7"/>
+    <w:rsid w:val="00CF23CD"/>
+    <w:rsid w:val="00D923A5"/>
+    <w:rsid w:val="00D94A38"/>
+    <w:rsid w:val="00DC0B3C"/>
+    <w:rsid w:val="00E12D29"/>
+    <w:rsid w:val="29AF6A7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="cs-CZ"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
+      <v:fill on="t" focussize="0,0"/>
+      <v:stroke color="#000000"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{1060C376-2D3E-46D0-9D67-8CA225BB4708}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:semiHidden="0" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:semiHidden="0" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+  <w:style w:type="character" w:default="1" w:styleId="2">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
-[...4 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="3">
+    <w:name w:val="Normal Table"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="5"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="5">
+    <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="2"/>
+    <w:link w:val="4"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kancelář">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1282,83 +2325,89 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
+  <Pages>1</Pages>
+  <Words>363</Words>
+  <Characters>2142</Characters>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2501</CharactersWithSpaces>
+  <Application>WPS Office_11.2.0.11440_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-[...22 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Svobodová Daniela</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-11.2.0.11440</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>DC37DD2138474E34A8775D52F6B47015</vt:lpwstr>
+  </property>
+</Properties>
+</file>